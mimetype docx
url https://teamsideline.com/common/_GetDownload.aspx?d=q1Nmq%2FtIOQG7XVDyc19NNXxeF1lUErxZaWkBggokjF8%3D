--- v0 (2026-04-29)
+++ v1 (2026-06-15)
@@ -3,88 +3,88 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/recipientData.xml" ContentType="application/vnd.ms-word.mailMergeRecipientData+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="47DE1B1A" w14:textId="719BB7D4" w:rsidR="00EF79BC" w:rsidRDefault="00C67ECE" w:rsidP="00EF79BC">
+    <w:p w14:paraId="47DE1B1A" w14:textId="490B8D9C" w:rsidR="00EF79BC" w:rsidRDefault="00C67ECE" w:rsidP="00EF79BC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Attention</w:t>
       </w:r>
       <w:r w:rsidR="006B763F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> Current</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009F0C6A">
+      <w:r w:rsidR="00636F8E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Wilton</w:t>
       </w:r>
       <w:r w:rsidR="00857B2B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="48"/>
@@ -174,102 +174,102 @@
         </w:rPr>
         <w:t xml:space="preserve"> &amp; 6</w:t>
       </w:r>
       <w:r w:rsidR="00B115EE" w:rsidRPr="00775419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="00B115EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> GRADE YOUTH TACKLE FOOTBALL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EC29601" w14:textId="77777777" w:rsidR="00EF79BC" w:rsidRDefault="00EF79BC" w:rsidP="00EF79BC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A016ADE" w14:textId="3B9F1BBE" w:rsidR="00EF79BC" w:rsidRDefault="00B115EE" w:rsidP="00EF79BC">
+    <w:p w14:paraId="7A016ADE" w14:textId="3A6D9047" w:rsidR="00EF79BC" w:rsidRDefault="00B115EE" w:rsidP="00EF79BC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="009F0C6A">
+      <w:r w:rsidR="00636F8E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Wilton</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B67379">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Youth Football program, a division of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00B67379">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Youth Sports Foundation, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B67379">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">is available to any </w:t>
       </w:r>
       <w:r w:rsidRPr="00B67379">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="009F0C6A">
+      <w:r w:rsidR="00636F8E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Wilton</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B67379">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">area </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>youth entering the 5</w:t>
       </w:r>
@@ -467,75 +467,75 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45024FE9" w14:textId="0E9262F6" w:rsidR="00EF79BC" w:rsidRDefault="00277200" w:rsidP="00EF79BC">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C82477">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6C263C1C" wp14:editId="453942B5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6C263C1C" wp14:editId="44AB557C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>495300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
-                  <wp:posOffset>2362201</wp:posOffset>
+                  <wp:posOffset>2362200</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6600825" cy="3752850"/>
-                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:extent cx="6600825" cy="3971925"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="694" name="AutoShape 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6600825" cy="3752850"/>
+                          <a:ext cx="6600825" cy="3971925"/>
                         </a:xfrm>
                         <a:prstGeom prst="bracketPair">
                           <a:avLst>
                             <a:gd name="adj" fmla="val 8051"/>
                           </a:avLst>
                         </a:prstGeom>
                         <a:ln>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
@@ -562,224 +562,511 @@
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                             <w:hyperlink r:id="rId6" w:history="1">
                               <w:r>
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                 </w:rPr>
                                 <w:t>www.youthsportsfoundation.org</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
-                          <w:p w14:paraId="5DD8F320" w14:textId="53169257" w:rsidR="007534D1" w:rsidRDefault="007534D1" w:rsidP="007534D1">
+                          <w:p w14:paraId="5DD8F320" w14:textId="1B97F568" w:rsidR="007534D1" w:rsidRDefault="007534D1" w:rsidP="007534D1">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Online registration fee is $</w:t>
                             </w:r>
-                            <w:r w:rsidR="009F0C6A">
+                            <w:r w:rsidR="00636F8E">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">180.00 </w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidR="00B754BE">
+                              <w:t>180.00 (an</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004C63A9">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>(</w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidR="004C63A9">
+                              <w:t xml:space="preserve"> additional $5.00 processing fee</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B754BE">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>an additional $5.00 processing fee</w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidR="00B754BE">
+                              <w:t xml:space="preserve"> will be added to the total amount</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004C63A9">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> will be added to the total amount</w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidR="004C63A9">
+                              <w:t>)</w:t>
+                            </w:r>
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>)</w:t>
-[...1 lines deleted...]
-                            <w:r>
+                              <w:t>. An optional hard-cup chin st</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004C63A9">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>. An optional hard-cup chin st</w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidR="004C63A9">
+                              <w:t>r</w:t>
+                            </w:r>
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>r</w:t>
-[...2 lines deleted...]
-                              <w:rPr>
+                              <w:t xml:space="preserve">ap is also available for $25.00 </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="66F40530" w14:textId="77777777" w:rsidR="007534D1" w:rsidRDefault="007534D1" w:rsidP="007534D1">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
-                              </w:rPr>
-                              <w:t xml:space="preserve">ap is also available for $25.00 </w:t>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Make Plans </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>To</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Attend the Required Equipment Fitting Date!</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="277A913A" w14:textId="02CAAC5F" w:rsidR="007534D1" w:rsidRPr="009F0C6A" w:rsidRDefault="00277200" w:rsidP="007534D1">
+                          <w:p w14:paraId="3A77F83A" w14:textId="700CD614" w:rsidR="007534D1" w:rsidRDefault="007534D1" w:rsidP="007534D1">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Date:</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00636F8E">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Wednesday, May 20</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00636F8E" w:rsidRPr="00636F8E">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:vertAlign w:val="superscript"/>
+                              </w:rPr>
+                              <w:t>th</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00636F8E">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>Time:</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00636F8E">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> 5:00 p.m.</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>Location:</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00636F8E">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> City Hall (Council Chambers: 104 E 4</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00636F8E" w:rsidRPr="00636F8E">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:vertAlign w:val="superscript"/>
+                              </w:rPr>
+                              <w:t>th</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00636F8E">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> St.)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="277A913A" w14:textId="29814C38" w:rsidR="007534D1" w:rsidRDefault="007534D1" w:rsidP="007534D1">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">  </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00277200">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">     </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00636F8E">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">        </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00277200">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00636F8E">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">   </w:t>
+                            </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">                       </w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidRPr="009F0C6A">
+                              <w:t xml:space="preserve">Mark Your Calendar </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
-                                <w:sz w:val="32"/>
-[...4 lines deleted...]
-                            <w:r w:rsidR="009F0C6A" w:rsidRPr="009F0C6A">
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>To</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
-                                <w:sz w:val="32"/>
-[...4 lines deleted...]
-                            <w:r w:rsidR="009F0C6A">
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Attend </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
-                                <w:sz w:val="32"/>
-[...5 lines deleted...]
-                            <w:r w:rsidR="009F0C6A">
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>The</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidR="00636F8E">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
-                                <w:sz w:val="32"/>
-[...4 lines deleted...]
-                            <w:r w:rsidR="009F0C6A" w:rsidRPr="009F0C6A">
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> May 20</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00636F8E" w:rsidRPr="00636F8E">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:vertAlign w:val="superscript"/>
+                              </w:rPr>
+                              <w:t>th</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00636F8E">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Equipment Fitting date!</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00277200">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t xml:space="preserve">                       </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00636F8E">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">                 </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00277200">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Online registration will be open until</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00636F8E">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> May 19</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00636F8E" w:rsidRPr="00636F8E">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:vertAlign w:val="superscript"/>
+                              </w:rPr>
+                              <w:t>th</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00636F8E">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="5563DE01" w14:textId="77777777" w:rsidR="00277200" w:rsidRDefault="007534D1" w:rsidP="007534D1">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                                 <w:b/>
                                 <w:i/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                                 <w:b/>
                                 <w:i/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                                 <w:b/>
                                 <w:i/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">                                                      </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="242234D7" w14:textId="78B87B7C" w:rsidR="007534D1" w:rsidRDefault="007534D1" w:rsidP="009F0C6A">
+                          <w:p w14:paraId="242234D7" w14:textId="6055B850" w:rsidR="007534D1" w:rsidRDefault="007534D1" w:rsidP="00636F8E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                                 <w:b/>
                                 <w:i/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>After Friday, June 2</w:t>
                             </w:r>
                             <w:r w:rsidR="002F2C0C">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                                 <w:b/>
                                 <w:i/>
                                 <w:sz w:val="20"/>
@@ -887,270 +1174,557 @@
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="6C263C1C" id="_x0000_t185" coordsize="21600,21600" o:spt="185" adj="3600" path="m@0,nfqx0@0l0@2qy@0,21600em@1,nfqx21600@0l21600@2qy@1,21600em@0,nsqx0@0l0@2qy@0,21600l@1,21600qx21600@2l21600@0qy@1,xe" filled="f">
                 <v:formulas>
                   <v:f eqn="val #0"/>
                   <v:f eqn="sum width 0 #0"/>
                   <v:f eqn="sum height 0 #0"/>
                   <v:f eqn="prod @0 2929 10000"/>
                   <v:f eqn="sum width 0 @3"/>
                   <v:f eqn="sum height 0 @3"/>
                   <v:f eqn="val width"/>
                   <v:f eqn="val height"/>
                   <v:f eqn="prod width 1 2"/>
                   <v:f eqn="prod height 1 2"/>
                 </v:formulas>
                 <v:path o:extrusionok="f" gradientshapeok="t" limo="10800,10800" o:connecttype="custom" o:connectlocs="@8,0;0,@9;@8,@7;@6,@9" textboxrect="@3,@3,@4,@5"/>
                 <v:handles>
                   <v:h position="#0,topLeft" switch="" xrange="0,10800"/>
                 </v:handles>
               </v:shapetype>
-              <v:shape id="AutoShape 2" o:spid="_x0000_s1026" type="#_x0000_t185" style="position:absolute;left:0;text-align:left;margin-left:39pt;margin-top:186pt;width:519.75pt;height:295.5pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmuz8RPwIAAMMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06SF7lZR09WqCwhp&#10;gRULHzD1pTF1bGO7TcrXM3baUBYJIcSLNRPPmTlnPJPlTd9qchA+KGtqOp2UlAjDLFdmW9Mvn9+8&#10;WFASIhgO2hpR06MI9Gb1/Nmyc5WY2cZqLjzBJCZUnatpE6OriiKwRrQQJtYJg5fS+hYiun5bcA8d&#10;Zm91MSvLq6KznjtvmQgBv94Nl3SV80spWPwoZRCR6Joit5hPn89NOovVEqqtB9codqIB/8CiBWWw&#10;6JjqDiKQvVe/pWoV8zZYGSfMtoWVUjGRNaCaaflEzWMDTmQt2JzgxjaF/5eWfTg8ugefqAd3b9ku&#10;EGPXDZituPXedo0AjuWmqVFF50I1ApITEEo23XvL8WlhH23uQS99mxKiOtLnVh/HVos+EoYfr67K&#10;cjGbU8Lw7uX1fLaY58cooDrDnQ/xrbAtSUZNNx7YTsQHUD5XgcN9iLnlnBhoEwH+lRLZanzAA2iy&#10;KOcDbahOsZj8nDQBtUlnUvja8DwIEZQebAxN11lyUpkGCvXGoxYD9JOQRHFUMs1s8sCKtfYES9eU&#10;786ltcHIBJFK6xFU/hl0ik0wkYf4b4FjdK5oTRyBrTJ2aNwTqrE/U5VD/Fn1oDXJjv2mx/4kc2P5&#10;Ed/c22GTcPPRaKz/TkmHW1TT8G0PXlCi3xmcm1fz61lau0vHXzqbSwcMw1Q1jZQM5joOq7p3Xm0b&#10;rDQ029hbnDWp4nkoB1Yn4rgpaP2yipd+jvr571n9AAAA//8DAFBLAwQUAAYACAAAACEA+8kXXOIA&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjzA3UJ2VQIEQmUA2rh0N7c&#10;eEkiYjuK3Sa8Pe6p3GY1o9lv8vWse3ai0XXWIMSLCBiZ2qrONAhfn+XdCpjz0ijZW0MIv+RgXVxf&#10;5TJTdjIbOm19w0KJcZlEaL0fMs5d3ZKWbmEHMsH7tqOWPpxjw9Uop1Cue55E0ZJr2ZnwoZUDvbRU&#10;/2yPGuH1Y/fe76emTDZVKqgSbxWV94i3N/PzEzBPs7+E4Ywf0KEITAd7NMqxHkGswhSPkIokiHMg&#10;jsUDsAPC4zKNgBc5/7+h+AMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDmuz8RPwIAAMME&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD7yRdc4gAA&#10;AAsBAAAPAAAAAAAAAAAAAAAAAJkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAqAUA&#10;AAAA&#10;" o:allowincell="f" adj="1739" strokecolor="black [3040]">
+              <v:shape id="AutoShape 2" o:spid="_x0000_s1026" type="#_x0000_t185" style="position:absolute;left:0;text-align:left;margin-left:39pt;margin-top:186pt;width:519.75pt;height:312.75pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHFl4SQgIAAMMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v0zAQ/o7Ef7D8nSUtdOuipdO0AUIa&#10;MDH4ARe/NKaObWy3SffrOTttqIaEEOKLdRffc/c857tcXQ+dJjvhg7KmprOzkhJhmOXKrGv67eu7&#10;V0tKQgTDQVsjaroXgV6vXr646l0l5ra1mgtPMIkJVe9q2sboqqIIrBUdhDPrhMFLaX0HEV2/LriH&#10;HrN3upiX5XnRW8+dt0yEgF/vxku6yvmlFCx+ljKISHRNkVvMp89nk85idQXV2oNrFTvQgH9g0YEy&#10;WHRKdQcRyNar31J1inkbrIxnzHaFlVIxkTWgmln5TM1jC05kLdic4KY2hf+Xln3aPboHn6gHd2/Z&#10;JhBjb1swa3Hjve1bARzLzVKjit6FagIkJyCUNP1Hy/FpYRtt7sEgfZcSojoy5Fbvp1aLIRKGH8/P&#10;y3I5X1DC8O715cXsEp1UA6oj3PkQ3wvbkWTUtPHANiI+gPK5CuzuQ8wt58RAlwjw75TITuMD7kCT&#10;ZbkYaUN1iMXkx6QJqE06k8K3hudBiKD0aGNous6Sk8o0UKg37rUYoV+EJIqjkllmkwdW3GpPsHRN&#10;+eZYWhuMTBCptJ5A5Z9Bh9gEE3mI/xY4ReeK1sQJ2Cljx8Y9oxqHI1U5xh9Vj1qT7Dg0A/YnmY3l&#10;e3xzb8dNws1Ho7X+iZIet6im4ccWvKBEfzA4N28WF/O0dqeOP3WaUwcMw1Q1jZSM5m0cV3XrvFq3&#10;WGlstrE3OGtSxeNQjqwOxHFT8hwdtjqt4qmfo379e1Y/AQAA//8DAFBLAwQUAAYACAAAACEANiBl&#10;YOEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTFHAb4lQIEQmUA2rh&#10;ADc3XpIIex3FbhP+HvdEbzPa0eybYjNbw444+t6RhHSRAENqnO6plfDxXt2sgPmgSCvjCCX8oodN&#10;eXlRqFy7ibZ43IWWxRLyuZLQhTDknPumQ6v8wg1I8fbtRqtCtGPL9aimWG4Nz5LknlvVU/zQqQGf&#10;Omx+dgcr4fnt89V8TW2VbeulwFq81FjdSnl9NT8+AAs4h/8wnPAjOpSRae8OpD0zEsQqTgkSliKL&#10;4hRIU3EHbC9hvY6ClwU/31D+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEcWXhJCAgAA&#10;wwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADYgZWDh&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAAnAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACq&#10;BQAAAAA=&#10;" o:allowincell="f" adj="1739" strokecolor="black [3040]">
                 <v:textbox inset="3.6pt,,3.6pt">
                   <w:txbxContent>
                     <w:p w14:paraId="503D61AC" w14:textId="77777777" w:rsidR="007534D1" w:rsidRDefault="007534D1" w:rsidP="007534D1">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>Register Online by going to the YSF website and locate your YSF community!</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
                       <w:hyperlink r:id="rId7" w:history="1">
                         <w:r>
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                           </w:rPr>
                           <w:t>www.youthsportsfoundation.org</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
-                    <w:p w14:paraId="5DD8F320" w14:textId="53169257" w:rsidR="007534D1" w:rsidRDefault="007534D1" w:rsidP="007534D1">
+                    <w:p w14:paraId="5DD8F320" w14:textId="1B97F568" w:rsidR="007534D1" w:rsidRDefault="007534D1" w:rsidP="007534D1">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Online registration fee is $</w:t>
                       </w:r>
-                      <w:r w:rsidR="009F0C6A">
+                      <w:r w:rsidR="00636F8E">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">180.00 </w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidR="00B754BE">
+                        <w:t>180.00 (an</w:t>
+                      </w:r>
+                      <w:r w:rsidR="004C63A9">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>(</w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidR="004C63A9">
+                        <w:t xml:space="preserve"> additional $5.00 processing fee</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B754BE">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>an additional $5.00 processing fee</w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidR="00B754BE">
+                        <w:t xml:space="preserve"> will be added to the total amount</w:t>
+                      </w:r>
+                      <w:r w:rsidR="004C63A9">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> will be added to the total amount</w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidR="004C63A9">
+                        <w:t>)</w:t>
+                      </w:r>
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>)</w:t>
-[...1 lines deleted...]
-                      <w:r>
+                        <w:t>. An optional hard-cup chin st</w:t>
+                      </w:r>
+                      <w:r w:rsidR="004C63A9">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>. An optional hard-cup chin st</w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidR="004C63A9">
+                        <w:t>r</w:t>
+                      </w:r>
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>r</w:t>
-[...2 lines deleted...]
-                        <w:rPr>
+                        <w:t xml:space="preserve">ap is also available for $25.00 </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="66F40530" w14:textId="77777777" w:rsidR="007534D1" w:rsidRDefault="007534D1" w:rsidP="007534D1">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
-                        </w:rPr>
-                        <w:t xml:space="preserve">ap is also available for $25.00 </w:t>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Make Plans </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>To</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Attend the Required Equipment Fitting Date!</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="277A913A" w14:textId="02CAAC5F" w:rsidR="007534D1" w:rsidRPr="009F0C6A" w:rsidRDefault="00277200" w:rsidP="007534D1">
+                    <w:p w14:paraId="3A77F83A" w14:textId="700CD614" w:rsidR="007534D1" w:rsidRDefault="007534D1" w:rsidP="007534D1">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                          <w:sz w:val="32"/>
-                          <w:szCs w:val="32"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Date:</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00636F8E">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Wednesday, May 20</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00636F8E" w:rsidRPr="00636F8E">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:vertAlign w:val="superscript"/>
+                        </w:rPr>
+                        <w:t>th</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00636F8E">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>Time:</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00636F8E">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> 5:00 p.m.</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>Location:</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00636F8E">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> City Hall (Council Chambers: 104 E 4</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00636F8E" w:rsidRPr="00636F8E">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:vertAlign w:val="superscript"/>
+                        </w:rPr>
+                        <w:t>th</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00636F8E">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> St.)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="277A913A" w14:textId="29814C38" w:rsidR="007534D1" w:rsidRDefault="007534D1" w:rsidP="007534D1">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">  </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00277200">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">     </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00636F8E">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">        </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00277200">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00636F8E">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">   </w:t>
+                      </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">                       </w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidRPr="009F0C6A">
+                        <w:t xml:space="preserve">Mark Your Calendar </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
-                          <w:sz w:val="32"/>
-[...4 lines deleted...]
-                      <w:r w:rsidR="009F0C6A" w:rsidRPr="009F0C6A">
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>To</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
-                          <w:sz w:val="32"/>
-[...4 lines deleted...]
-                      <w:r w:rsidR="009F0C6A">
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Attend </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
-                          <w:sz w:val="32"/>
-[...5 lines deleted...]
-                      <w:r w:rsidR="009F0C6A">
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>The</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidR="00636F8E">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
-                          <w:sz w:val="32"/>
-[...4 lines deleted...]
-                      <w:r w:rsidR="009F0C6A" w:rsidRPr="009F0C6A">
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> May 20</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00636F8E" w:rsidRPr="00636F8E">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
-                          <w:sz w:val="32"/>
-                          <w:szCs w:val="32"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:vertAlign w:val="superscript"/>
+                        </w:rPr>
+                        <w:t>th</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00636F8E">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Equipment Fitting date!</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00277200">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t xml:space="preserve">                       </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00636F8E">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">                 </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00277200">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Online registration will be open until</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00636F8E">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> May 19</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00636F8E" w:rsidRPr="00636F8E">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:vertAlign w:val="superscript"/>
+                        </w:rPr>
+                        <w:t>th</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00636F8E">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5563DE01" w14:textId="77777777" w:rsidR="00277200" w:rsidRDefault="007534D1" w:rsidP="007534D1">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                           <w:b/>
                           <w:i/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                           <w:b/>
                           <w:i/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                           <w:b/>
                           <w:i/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">                                                      </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="242234D7" w14:textId="78B87B7C" w:rsidR="007534D1" w:rsidRDefault="007534D1" w:rsidP="009F0C6A">
+                    <w:p w14:paraId="242234D7" w14:textId="6055B850" w:rsidR="007534D1" w:rsidRDefault="007534D1" w:rsidP="00636F8E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                           <w:b/>
                           <w:i/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>After Friday, June 2</w:t>
                       </w:r>
                       <w:r w:rsidR="002F2C0C">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                           <w:b/>
                           <w:i/>
                           <w:sz w:val="20"/>
@@ -1582,51 +2156,51 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> football without a highly competitive atmosphere.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E5580A1" w14:textId="77777777" w:rsidR="00EF79BC" w:rsidRDefault="00EF79BC" w:rsidP="00EF79BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61349753" w14:textId="681E294A" w:rsidR="00EF79BC" w:rsidRDefault="00B115EE" w:rsidP="00EF79BC">
+    <w:p w14:paraId="399E284A" w14:textId="753CCB23" w:rsidR="00EF79BC" w:rsidRPr="00636F8E" w:rsidRDefault="00B115EE" w:rsidP="00636F8E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008704A1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Age Policy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
@@ -1713,136 +2287,134 @@
       </w:r>
       <w:r w:rsidR="008704A1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (less $3</w:t>
       </w:r>
       <w:r w:rsidR="00655B47">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="008704A1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>.00)</w:t>
       </w:r>
       <w:r w:rsidR="00781CD5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009F0C6A">
+      <w:r w:rsidR="00636F8E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>offered</w:t>
       </w:r>
       <w:r w:rsidR="008704A1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> u</w:t>
       </w:r>
       <w:r w:rsidR="007C29D5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">ntil 3:30 P.M. Friday, August </w:t>
       </w:r>
       <w:r w:rsidR="00655B47">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="002F2C0C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00781CD5" w:rsidRPr="00781CD5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="008704A1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008B203A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Allow 4-6 weeks to process.</w:t>
       </w:r>
+      <w:r w:rsidR="008704A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="399E284A" w14:textId="77777777" w:rsidR="00EF79BC" w:rsidRDefault="00EF79BC" w:rsidP="00EF79BC">
+    <w:p w14:paraId="037C7042" w14:textId="3E0BCDBD" w:rsidR="00EF79BC" w:rsidRDefault="00B115EE" w:rsidP="00EF79BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>For further questions contact your area coordinator</w:t>
       </w:r>
       <w:r w:rsidRPr="00B67379">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="009F0C6A">
+      <w:r w:rsidR="00636F8E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>Kacey Robeson (563) 506-1174</w:t>
       </w:r>
-      <w:r w:rsidR="009F0C6A">
+      <w:r w:rsidR="00636F8E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">                                                                                                     or email: krobeson@wiltoniowa.gov</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Call the YSF office: 563-288-2541</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57EB517E" w14:textId="77777777" w:rsidR="00EF79BC" w:rsidRDefault="00B115EE" w:rsidP="00EF79BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
@@ -2866,51 +3438,51 @@
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
 </wne:recipients>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="96"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:mailMerge>
     <w:mainDocumentType w:val="formLetters"/>
     <w:linkToQuery/>
     <w:dataType w:val="native"/>
     <w:connectString w:val="Provider=Microsoft.ACE.OLEDB.12.0;User ID=Admin;Data Source=C:\Users\Joni Kerr\Desktop\Registration Information.accdb;Mode=Read;Extended Properties=&quot;&quot;;Jet OLEDB:System database=&quot;&quot;;Jet OLEDB:Registry Path=&quot;&quot;;Jet OLEDB:Engine Type=6;Jet OLEDB:Database Locking Mode=0;Jet OLEDB:Global Partial Bulk Ops=2;Jet OLEDB:Global Bulk Transactions=1;Jet OLEDB:New Database Password=&quot;&quot;;Jet OLEDB:Create System Database=False;Jet OLEDB:Encrypt Database=False;Jet OLEDB:Don't Copy Locale on Compact=False;Jet OLEDB:Compact Without Replica Repair=False;Jet OLEDB:SFP=False;Jet OLEDB:Support Complex Data=False;Jet OLEDB:Bypass UserInfo Validation=False"/>
     <w:query w:val="SELECT * FROM `Office Address List`  ORDER BY `Town` ASC ,`Grade` ASC ,`Last Name` ASC "/>
     <w:odso>
       <w:table w:val=""/>
       <w:colDelim w:val="9"/>
       <w:fHdr/>
       <w:fieldMapData>
         <w:column w:val="0"/>
         <w:lid w:val="en-US"/>
       </w:fieldMapData>
       <w:fieldMapData>
         <w:column w:val="0"/>
         <w:lid w:val="en-US"/>
       </w:fieldMapData>
       <w:fieldMapData>
         <w:type w:val="dbColumn"/>
         <w:name w:val="First Name"/>
         <w:mappedName w:val="First Name"/>
         <w:column w:val="3"/>
         <w:lid w:val="en-US"/>
@@ -3047,50 +3619,51 @@
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B115EE"/>
     <w:rsid w:val="000008F1"/>
     <w:rsid w:val="00003784"/>
     <w:rsid w:val="00004636"/>
     <w:rsid w:val="000104D3"/>
     <w:rsid w:val="000277B8"/>
     <w:rsid w:val="000307ED"/>
     <w:rsid w:val="000338BD"/>
     <w:rsid w:val="00047D16"/>
     <w:rsid w:val="00050CCA"/>
     <w:rsid w:val="00051E4E"/>
     <w:rsid w:val="000531E5"/>
     <w:rsid w:val="00055C50"/>
     <w:rsid w:val="00060487"/>
     <w:rsid w:val="000626D8"/>
     <w:rsid w:val="00066DDF"/>
     <w:rsid w:val="00077DBF"/>
     <w:rsid w:val="00082C30"/>
     <w:rsid w:val="00084860"/>
     <w:rsid w:val="00084971"/>
     <w:rsid w:val="00090DD2"/>
     <w:rsid w:val="000A08A2"/>
     <w:rsid w:val="000A477C"/>
+    <w:rsid w:val="000A6D03"/>
     <w:rsid w:val="000A7599"/>
     <w:rsid w:val="000B1036"/>
     <w:rsid w:val="000B14BE"/>
     <w:rsid w:val="000B2C70"/>
     <w:rsid w:val="000B4874"/>
     <w:rsid w:val="000B5EEC"/>
     <w:rsid w:val="000D1F95"/>
     <w:rsid w:val="000D7BF5"/>
     <w:rsid w:val="00120A05"/>
     <w:rsid w:val="00121914"/>
     <w:rsid w:val="001267D1"/>
     <w:rsid w:val="001267D4"/>
     <w:rsid w:val="001272C9"/>
     <w:rsid w:val="001332B8"/>
     <w:rsid w:val="00153DCF"/>
     <w:rsid w:val="0018244C"/>
     <w:rsid w:val="00190DB5"/>
     <w:rsid w:val="0019379A"/>
     <w:rsid w:val="00196FA9"/>
     <w:rsid w:val="001A0132"/>
     <w:rsid w:val="001B0C6C"/>
     <w:rsid w:val="001B1BCC"/>
     <w:rsid w:val="001B5B9C"/>
     <w:rsid w:val="001C198A"/>
     <w:rsid w:val="001E68F1"/>
@@ -3162,50 +3735,51 @@
     <w:rsid w:val="005119F2"/>
     <w:rsid w:val="005177C1"/>
     <w:rsid w:val="00517A9F"/>
     <w:rsid w:val="005201AD"/>
     <w:rsid w:val="00522847"/>
     <w:rsid w:val="005263A1"/>
     <w:rsid w:val="005338A5"/>
     <w:rsid w:val="00542F12"/>
     <w:rsid w:val="00561494"/>
     <w:rsid w:val="00562B91"/>
     <w:rsid w:val="005707BF"/>
     <w:rsid w:val="00593CCE"/>
     <w:rsid w:val="005A2063"/>
     <w:rsid w:val="005B16B5"/>
     <w:rsid w:val="005B66C4"/>
     <w:rsid w:val="005C7691"/>
     <w:rsid w:val="005D0B69"/>
     <w:rsid w:val="005D3F4D"/>
     <w:rsid w:val="005F2C4E"/>
     <w:rsid w:val="005F7831"/>
     <w:rsid w:val="0060621B"/>
     <w:rsid w:val="00611C0F"/>
     <w:rsid w:val="00612B09"/>
     <w:rsid w:val="006165BA"/>
     <w:rsid w:val="00620C2E"/>
+    <w:rsid w:val="00636F8E"/>
     <w:rsid w:val="0064005F"/>
     <w:rsid w:val="00643137"/>
     <w:rsid w:val="00655B47"/>
     <w:rsid w:val="00656A63"/>
     <w:rsid w:val="00672A65"/>
     <w:rsid w:val="0067393D"/>
     <w:rsid w:val="006861C3"/>
     <w:rsid w:val="00691171"/>
     <w:rsid w:val="00696B13"/>
     <w:rsid w:val="006A174A"/>
     <w:rsid w:val="006B763F"/>
     <w:rsid w:val="006C49E1"/>
     <w:rsid w:val="006D34C9"/>
     <w:rsid w:val="006D6FAC"/>
     <w:rsid w:val="006D726F"/>
     <w:rsid w:val="006E70EC"/>
     <w:rsid w:val="006E75C9"/>
     <w:rsid w:val="006F63A3"/>
     <w:rsid w:val="0070187D"/>
     <w:rsid w:val="007061FE"/>
     <w:rsid w:val="007122B1"/>
     <w:rsid w:val="00713592"/>
     <w:rsid w:val="00735BA9"/>
     <w:rsid w:val="0074793D"/>
     <w:rsid w:val="00750081"/>
@@ -3243,51 +3817,50 @@
     <w:rsid w:val="008A21A6"/>
     <w:rsid w:val="008B0AE6"/>
     <w:rsid w:val="008B203A"/>
     <w:rsid w:val="008B26BB"/>
     <w:rsid w:val="008C295E"/>
     <w:rsid w:val="008F3A66"/>
     <w:rsid w:val="00902C11"/>
     <w:rsid w:val="009039CA"/>
     <w:rsid w:val="00907EF5"/>
     <w:rsid w:val="0091073A"/>
     <w:rsid w:val="009173CC"/>
     <w:rsid w:val="009259C5"/>
     <w:rsid w:val="009302E4"/>
     <w:rsid w:val="00934F01"/>
     <w:rsid w:val="00936E9C"/>
     <w:rsid w:val="0095277D"/>
     <w:rsid w:val="0095512C"/>
     <w:rsid w:val="00970EAC"/>
     <w:rsid w:val="0097329B"/>
     <w:rsid w:val="0098753A"/>
     <w:rsid w:val="009A2297"/>
     <w:rsid w:val="009B0881"/>
     <w:rsid w:val="009B2E27"/>
     <w:rsid w:val="009B3B03"/>
     <w:rsid w:val="009C5CDF"/>
-    <w:rsid w:val="009F0C6A"/>
     <w:rsid w:val="009F0CF7"/>
     <w:rsid w:val="00A05C6C"/>
     <w:rsid w:val="00A07187"/>
     <w:rsid w:val="00A101DC"/>
     <w:rsid w:val="00A11EF9"/>
     <w:rsid w:val="00A3550F"/>
     <w:rsid w:val="00A450B5"/>
     <w:rsid w:val="00A6152A"/>
     <w:rsid w:val="00A64135"/>
     <w:rsid w:val="00A67B81"/>
     <w:rsid w:val="00A73C6E"/>
     <w:rsid w:val="00A82F30"/>
     <w:rsid w:val="00A85773"/>
     <w:rsid w:val="00AA7623"/>
     <w:rsid w:val="00AC770B"/>
     <w:rsid w:val="00B115EE"/>
     <w:rsid w:val="00B262E2"/>
     <w:rsid w:val="00B42B77"/>
     <w:rsid w:val="00B600C7"/>
     <w:rsid w:val="00B754BE"/>
     <w:rsid w:val="00B82020"/>
     <w:rsid w:val="00B909C1"/>
     <w:rsid w:val="00BA2F32"/>
     <w:rsid w:val="00BA4EC5"/>
     <w:rsid w:val="00BB0D98"/>
@@ -3344,51 +3917,50 @@
     <w:rsid w:val="00E107D6"/>
     <w:rsid w:val="00E20741"/>
     <w:rsid w:val="00E208FC"/>
     <w:rsid w:val="00E220D9"/>
     <w:rsid w:val="00E227DC"/>
     <w:rsid w:val="00E23AF0"/>
     <w:rsid w:val="00E26408"/>
     <w:rsid w:val="00E37603"/>
     <w:rsid w:val="00E37A3E"/>
     <w:rsid w:val="00E476C8"/>
     <w:rsid w:val="00E5084A"/>
     <w:rsid w:val="00E50EBA"/>
     <w:rsid w:val="00E525E6"/>
     <w:rsid w:val="00E525F2"/>
     <w:rsid w:val="00E56E99"/>
     <w:rsid w:val="00E605CC"/>
     <w:rsid w:val="00E964A7"/>
     <w:rsid w:val="00EA2EA0"/>
     <w:rsid w:val="00EA42AB"/>
     <w:rsid w:val="00EA66B4"/>
     <w:rsid w:val="00EA736F"/>
     <w:rsid w:val="00EF79BC"/>
     <w:rsid w:val="00F038F7"/>
     <w:rsid w:val="00F03F9D"/>
     <w:rsid w:val="00F150AD"/>
-    <w:rsid w:val="00F1610D"/>
     <w:rsid w:val="00F1657E"/>
     <w:rsid w:val="00F26A37"/>
     <w:rsid w:val="00F45C06"/>
     <w:rsid w:val="00F46F00"/>
     <w:rsid w:val="00F5349D"/>
     <w:rsid w:val="00F606C1"/>
     <w:rsid w:val="00F7011B"/>
     <w:rsid w:val="00F718E3"/>
     <w:rsid w:val="00F90405"/>
     <w:rsid w:val="00F9465A"/>
     <w:rsid w:val="00F976C0"/>
     <w:rsid w:val="00FA04D2"/>
     <w:rsid w:val="00FA5C89"/>
     <w:rsid w:val="00FA621A"/>
     <w:rsid w:val="00FB5314"/>
     <w:rsid w:val="00FB589E"/>
     <w:rsid w:val="00FD66F3"/>
     <w:rsid w:val="00FE49F4"/>
     <w:rsid w:val="00FE51FF"/>
     <w:rsid w:val="00FF1D01"/>
     <w:rsid w:val="00FF683E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>